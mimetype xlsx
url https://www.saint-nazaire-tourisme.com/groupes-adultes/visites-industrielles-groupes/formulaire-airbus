--- v1 (2026-08-02)
+++ v2 (2026-10-24)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sntp44.sharepoint.com/sites/PoleExploitation-Comptoirdesguides/Documents partages/Comptoir des guides/AIRBUS MONTOIR/Airbus administratif/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sntp44.sharepoint.com/sites/PoleExploitation-Agencedevoyage/Documents partages/Agence de voyage/01-COMMUN-AGENCE DE VOYAGES/GROUPES/TABLEAUX MENSUELS ET CONDITIONS D'ACCES/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{702226B5-E087-4B7A-AF91-A6FAF28334E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E19F7CC1-386C-46A6-A688-F992F58E341B}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{4168B6DE-4F16-43E6-95A3-90571CB28A8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A9C444AF-ACA5-4BD2-A18A-1DEC7E577EFA}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="15450" xr2:uid="{CAE19C2C-5714-4166-B258-D59DA296E4FE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CAE19C2C-5714-4166-B258-D59DA296E4FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Modèle inscription AB" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A7" i="1" l="1"/>
@@ -78,73 +79,58 @@
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>S M</author>
   </authors>
   <commentList>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{15A6F3E1-CD61-465C-BA1A-435C3466DF29}">
       <text>
         <r>
           <rPr>
-            <b/>
-[...2 lines deleted...]
-            <rFont val="Arial"/>
+            <sz val="11"/>
+            <color theme="1"/>
+            <rFont val="Aptos Narrow"/>
             <family val="2"/>
+            <scheme val="minor"/>
           </rPr>
-          <t>Nom d'usage présent sur la pièce d'identité
-[...15 lines deleted...]
-En cas de prénom composé, indiquer les deux prénoms</t>
+          <t xml:space="preserve">Nom complet présent sur la pièce d'identité
+</t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0" shapeId="0" xr:uid="{6C95A464-29B1-475A-B1F1-59171B6E3A76}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="14"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Indiquer le nom de naissance si présent sur le titre d'identité</t>
         </r>
       </text>
     </comment>
     <comment ref="F5" authorId="0" shapeId="0" xr:uid="{D2B52597-7E82-4A68-B17F-9E4A299FD6B5}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="14"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
@@ -277,123 +263,123 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ou passeport obligatoire le jour de la visite (originaux uniquement)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>,</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Date et Heure de la visite :  </t>
   </si>
   <si>
     <t xml:space="preserve">N° </t>
   </si>
   <si>
     <t xml:space="preserve">NOM DU GROUPE </t>
   </si>
   <si>
-    <t>Date de naissance</t>
-[...25 lines deleted...]
-  <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
-    <t>Nom de naissance</t>
+    <t>Nom de naissance (Nom de jeune fille)</t>
+  </si>
+  <si>
+    <t>Date de naissance</t>
   </si>
   <si>
     <t>Lieu de naissance</t>
   </si>
   <si>
     <r>
       <t>Nationalité (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Pays</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
+    <t>Guide file / Serre file</t>
+  </si>
+  <si>
     <t>1. Resp ou référent groupe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nom du groupe :  </t>
   </si>
   <si>
     <t xml:space="preserve">Nom du guide et de serre file:
 </t>
   </si>
   <si>
-    <t>Guide file / Serre file</t>
+    <t>A remplir par notre guide Saint-Nazaire AgglomérationTourisme :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entreprise de transport : </t>
+  </si>
+  <si>
+    <t>Nbre absent :</t>
+  </si>
+  <si>
+    <t>Heure d'arrivée :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Immat du bus : </t>
+  </si>
+  <si>
+    <t>Heure de départ :</t>
+  </si>
+  <si>
+    <t>Nom du chauffeur :</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="d\-mmm\-yyyy"/>
     <numFmt numFmtId="165" formatCode="0#\ ##\ ##\ ##\ ##"/>
     <numFmt numFmtId="166" formatCode="[$-40C]d/m/yy"/>
     <numFmt numFmtId="167" formatCode="#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;#0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -533,51 +519,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="42">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -940,65 +926,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
-      </top>
-[...13 lines deleted...]
-        <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
@@ -1074,205 +1045,202 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="11" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="19" fillId="4" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="4" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="19" fillId="4" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="4" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="4" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="19" fillId="4" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="4" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="4" borderId="38" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{963ABCDD-63CA-4EEC-A710-50053F14E244}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1576,878 +1544,852 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7453DDC-B186-4E23-A016-C9E3A38A28E6}">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O4" sqref="O4"/>
+      <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="4" max="6" width="15.85546875" customWidth="1"/>
     <col min="7" max="7" width="23.28515625" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...6 lines deleted...]
-      <c r="I1" s="53"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="40"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...6 lines deleted...]
-      <c r="I2" s="35"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="46"/>
     </row>
     <row r="3" spans="1:9" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="36"/>
-[...7 lines deleted...]
-      <c r="I3" s="38"/>
+      <c r="A3" s="47"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="49"/>
     </row>
     <row r="4" spans="1:9" ht="21" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...9 lines deleted...]
-      <c r="A5" s="27" t="s">
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="43"/>
+    </row>
+    <row r="5" spans="1:9" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="29" t="s">
+      <c r="C5" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="53" t="s">
         <v>14</v>
-      </c>
-[...33 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <f>1+1</f>
         <v>2</v>
       </c>
-      <c r="B7" s="40"/>
-[...6 lines deleted...]
-      <c r="I7" s="43"/>
+      <c r="B7" s="51"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="54"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <f t="shared" ref="A8:A28" si="0">A7+1</f>
         <v>3</v>
       </c>
-      <c r="B8" s="40"/>
-[...6 lines deleted...]
-      <c r="I8" s="43"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="54"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="B9" s="40"/>
-[...6 lines deleted...]
-      <c r="I9" s="43"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="54"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="B10" s="40"/>
-[...6 lines deleted...]
-      <c r="I10" s="43"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="54"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="B11" s="40"/>
-[...6 lines deleted...]
-      <c r="I11" s="43"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="54"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="B12" s="40"/>
-[...6 lines deleted...]
-      <c r="I12" s="43"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="54"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="B13" s="40"/>
-[...6 lines deleted...]
-      <c r="I13" s="43"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="54"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="B14" s="40"/>
-[...6 lines deleted...]
-      <c r="I14" s="43"/>
+      <c r="B14" s="51"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="54"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="B15" s="40"/>
-[...6 lines deleted...]
-      <c r="I15" s="43"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="54"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="B16" s="40"/>
-[...6 lines deleted...]
-      <c r="I16" s="43"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="54"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="B17" s="40"/>
-[...6 lines deleted...]
-      <c r="I17" s="43"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="54"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="B18" s="40"/>
-[...6 lines deleted...]
-      <c r="I18" s="43"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="54"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="B19" s="40"/>
-[...6 lines deleted...]
-      <c r="I19" s="43"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="54"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="B20" s="40"/>
-[...6 lines deleted...]
-      <c r="I20" s="43"/>
+      <c r="B20" s="51"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="54"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="B21" s="40"/>
-[...6 lines deleted...]
-      <c r="I21" s="43"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="54"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B22" s="40"/>
-[...6 lines deleted...]
-      <c r="I22" s="43"/>
+      <c r="B22" s="51"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="54"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B23" s="40"/>
-[...6 lines deleted...]
-      <c r="I23" s="43"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="54"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="1">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="B24" s="40"/>
-[...6 lines deleted...]
-      <c r="I24" s="43"/>
+      <c r="B24" s="51"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="54"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="B25" s="40"/>
-[...6 lines deleted...]
-      <c r="I25" s="43"/>
+      <c r="B25" s="51"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="22"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="54"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="B26" s="40"/>
-[...6 lines deleted...]
-      <c r="I26" s="43"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="22"/>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="54"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="B27" s="40"/>
-[...6 lines deleted...]
-      <c r="I27" s="43"/>
+      <c r="B27" s="51"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="54"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="B28" s="40"/>
-[...6 lines deleted...]
-      <c r="I28" s="43"/>
+      <c r="B28" s="51"/>
+      <c r="C28" s="22"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="22"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="54"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
         <v>24</v>
       </c>
-      <c r="B29" s="40"/>
-[...6 lines deleted...]
-      <c r="I29" s="43"/>
+      <c r="B29" s="51"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="17"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="54"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>25</v>
       </c>
-      <c r="B30" s="40"/>
-[...6 lines deleted...]
-      <c r="I30" s="43"/>
+      <c r="B30" s="51"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="54"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>26</v>
       </c>
-      <c r="B31" s="40"/>
+      <c r="B31" s="51"/>
       <c r="C31" s="3"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="5"/>
-      <c r="I31" s="43"/>
+      <c r="I31" s="54"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>27</v>
       </c>
-      <c r="B32" s="40"/>
+      <c r="B32" s="51"/>
       <c r="C32" s="3"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="5"/>
-      <c r="I32" s="43"/>
+      <c r="I32" s="54"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>28</v>
       </c>
-      <c r="B33" s="40"/>
+      <c r="B33" s="51"/>
       <c r="C33" s="3"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="5"/>
-      <c r="I33" s="43"/>
+      <c r="I33" s="54"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
         <v>29</v>
       </c>
-      <c r="B34" s="40"/>
+      <c r="B34" s="51"/>
       <c r="C34" s="3"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="5"/>
-      <c r="I34" s="43"/>
+      <c r="I34" s="54"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>30</v>
       </c>
-      <c r="B35" s="40"/>
+      <c r="B35" s="51"/>
       <c r="C35" s="3"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="5"/>
-      <c r="I35" s="43"/>
+      <c r="I35" s="54"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>31</v>
       </c>
-      <c r="B36" s="40"/>
+      <c r="B36" s="51"/>
       <c r="C36" s="3"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="5"/>
-      <c r="I36" s="43"/>
+      <c r="I36" s="54"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>32</v>
       </c>
-      <c r="B37" s="40"/>
+      <c r="B37" s="51"/>
       <c r="C37" s="3"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="5"/>
-      <c r="I37" s="43"/>
+      <c r="I37" s="54"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>33</v>
       </c>
-      <c r="B38" s="40"/>
+      <c r="B38" s="51"/>
       <c r="C38" s="3"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="5"/>
-      <c r="I38" s="43"/>
+      <c r="I38" s="54"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
         <v>34</v>
       </c>
-      <c r="B39" s="40"/>
+      <c r="B39" s="51"/>
       <c r="C39" s="3"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="5"/>
-      <c r="I39" s="43"/>
+      <c r="I39" s="54"/>
     </row>
     <row r="40" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="11">
         <v>35</v>
       </c>
-      <c r="B40" s="41"/>
+      <c r="B40" s="52"/>
       <c r="C40" s="12"/>
-      <c r="D40" s="13"/>
-[...4 lines deleted...]
-      <c r="I40" s="44"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="55"/>
     </row>
     <row r="41" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A42" s="45" t="s">
-[...9 lines deleted...]
-      <c r="I42" s="47"/>
+      <c r="A42" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="33"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="33"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="34"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G43" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G44" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="8" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A42:I42"/>
+    <mergeCell ref="A4:D4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="E4:I4"/>
     <mergeCell ref="A2:I3"/>
     <mergeCell ref="B6:B40"/>
     <mergeCell ref="I6:I40"/>
-    <mergeCell ref="A42:I42"/>
-    <mergeCell ref="A4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000643F89592822247ADA5B301DE2A324D" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="1725940975d9fcf6ffcffd58a1727fed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92c83795-d05b-4e6c-b163-ee612e1398c3" xmlns:ns3="da15194b-33dd-4f2d-bfbd-15fbabd75393" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6bbc7929eff54daed53f4ca6d07f435" ns2:_="" ns3:_="">
+    <xsd:import namespace="92c83795-d05b-4e6c-b163-ee612e1398c3"/>
+    <xsd:import namespace="da15194b-33dd-4f2d-bfbd-15fbabd75393"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c85daa0e-b5e3-4bf1-b9c3-be5195db0841" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92c83795-d05b-4e6c-b163-ee612e1398c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ef5d5532-a2c5-4a49-98cd-99b554c03885" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ef5d5532-a2c5-4a49-98cd-99b554c03885" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d33f5010-e195-4e23-a328-e055ce0fb12a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da15194b-33dd-4f2d-bfbd-15fbabd75393" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0c2cf37a-8945-4351-8f95-9dc47b8ad51f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="da15194b-33dd-4f2d-bfbd-15fbabd75393">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2505,110 +2447,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="da15194b-33dd-4f2d-bfbd-15fbabd75393" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="92c83795-d05b-4e6c-b163-ee612e1398c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446B75D1-E967-4FC9-A19E-8893353C0201}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002A2394-D72D-41A0-8642-9CDC7FFE0529}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
     <ds:schemaRef ds:uri="c85daa0e-b5e3-4bf1-b9c3-be5195db0841"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A8A962-AFB1-4C7B-9D57-A6ADB8E5303B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a6b07a56-5d38-4b1c-a038-4424f005cbd3}" enabled="0" method="" siteId="{a6b07a56-5d38-4b1c-a038-4424f005cbd3}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modèle inscription AB</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Rodolphe Legendre</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100605ACF52E18FBB4F95D7D1830DE35847</vt:lpwstr>
+    <vt:lpwstr>0x0101000643F89592822247ADA5B301DE2A324D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>