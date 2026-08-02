--- v0 (2025-10-09)
+++ v1 (2026-08-02)
@@ -1,109 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="92" documentId="13_ncr:1_{D2A35C6E-52AB-4D57-93C8-0C7F01F5B7FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3AD72A2C-929B-4C64-9D9C-6B4E4B770DD4}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sntp44.sharepoint.com/sites/PoleExploitation-Comptoirdesguides/Documents partages/Comptoir des guides/AIRBUS MONTOIR/Airbus administratif/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{702226B5-E087-4B7A-AF91-A6FAF28334E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E19F7CC1-386C-46A6-A688-F992F58E341B}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="15450" xr2:uid="{CAE19C2C-5714-4166-B258-D59DA296E4FE}"/>
   </bookViews>
   <sheets>
-    <sheet name="MODELE" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
+    <sheet name="Modèle inscription AB" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028" refMode="R1C1"/>
+  <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A9" i="1" l="1"/>
+  <c r="A7" i="1" l="1"/>
+  <c r="A8" i="1" s="1"/>
+  <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A12" i="1" s="1"/>
   <c r="A13" i="1" s="1"/>
   <c r="A14" i="1" s="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" s="1"/>
   <c r="A26" i="1" s="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
-  <c r="A29" i="1" s="1"/>
-  <c r="A30" i="1" s="1"/>
 </calcChain>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>S M</author>
+  </authors>
+  <commentList>
+    <comment ref="C5" authorId="0" shapeId="0" xr:uid="{15A6F3E1-CD61-465C-BA1A-435C3466DF29}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="14"/>
+            <color indexed="81"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t>Nom d'usage présent sur la pièce d'identité
+En cas de nom composé, indiquer les deux noms - Nom d'usage en premier</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D5" authorId="0" shapeId="0" xr:uid="{99A7638A-6217-4D57-A006-9F200ED096B4}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="14"/>
+            <color indexed="81"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t>Indiquer le prénom d'usage présent sur le titre d'identité
+En cas de prénom composé, indiquer les deux prénoms</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E5" authorId="0" shapeId="0" xr:uid="{6C95A464-29B1-475A-B1F1-59171B6E3A76}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="14"/>
+            <color indexed="81"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t>Indiquer le nom de naissance si présent sur le titre d'identité</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="F5" authorId="0" shapeId="0" xr:uid="{D2B52597-7E82-4A68-B17F-9E4A299FD6B5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="14"/>
+            <color indexed="81"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t>Format de saisie jj/mm/aaaa</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G5" authorId="0" shapeId="0" xr:uid="{B1C243D6-FCAE-422E-BFA6-56E5E6B47C09}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="14"/>
+            <color indexed="81"/>
+            <rFont val="Arial"/>
+            <family val="2"/>
+          </rPr>
+          <t>Ville ou lieu de naissance indiqué sur la pièce d'identité</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t xml:space="preserve">FORMULAIRE D'INSCRIPTION A LA VISITE D'AIRBUS SAINT-NAZAIRE </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>A retourner complété à J -10 (</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ce délai est rapporté à J-30 pour les ressortissants hors Union Européenne</t>
     </r>
     <r>
@@ -189,310 +277,336 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ou passeport obligatoire le jour de la visite (originaux uniquement)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>,</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Date et Heure de la visite :  </t>
   </si>
   <si>
     <t xml:space="preserve">N° </t>
   </si>
   <si>
     <t xml:space="preserve">NOM DU GROUPE </t>
   </si>
   <si>
-    <t>NOM</t>
-[...4 lines deleted...]
-  <si>
     <t>Date de naissance</t>
-  </si>
-[...29 lines deleted...]
-    </r>
   </si>
   <si>
     <t>A remplir par notre guide Saint-Nazaire AgglomérationTourisme :</t>
   </si>
   <si>
     <t xml:space="preserve">Entreprise de transport : </t>
   </si>
   <si>
     <t>Nbre absent :</t>
   </si>
   <si>
     <t>Heure d'arrivée :</t>
   </si>
   <si>
     <t xml:space="preserve">Immat du bus : </t>
   </si>
   <si>
     <t>Heure de départ :</t>
   </si>
   <si>
     <t>Nom du chauffeur :</t>
   </si>
   <si>
-    <t>En transmettant cette liste au contrôle sécurité, j'atteste de la conformité des données saisie 
-(toute erreur, y compris les fautes de frappes entrainera un refus d'accès)</t>
+    <t xml:space="preserve">Nom du groupe :  </t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
+    <t>Prénom</t>
+  </si>
+  <si>
+    <t>Nom de naissance</t>
+  </si>
+  <si>
+    <t>Lieu de naissance</t>
+  </si>
+  <si>
+    <r>
+      <t>Nationalité (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pays</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Resp ou référent groupe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nom du guide et de serre file:
+</t>
+  </si>
+  <si>
+    <t>Guide file / Serre file</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="d\-mmm\-yyyy"/>
     <numFmt numFmtId="165" formatCode="0#\ ##\ ##\ ##\ ##"/>
+    <numFmt numFmtId="166" formatCode="[$-40C]d/m/yy"/>
+    <numFmt numFmtId="167" formatCode="#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;#0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="Arial"/>
-[...32 lines deleted...]
-      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="20"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="16"/>
-      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="14"/>
+      <color indexed="81"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="10"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
-        <bgColor indexed="31"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...17 lines deleted...]
-        <fgColor theme="8" tint="-0.499984740745262"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="48">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="8"/>
-      </left>
-[...2 lines deleted...]
-      </right>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -544,121 +658,168 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="8"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="8"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="8"/>
-[...9 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="8"/>
-[...5 lines deleted...]
-        <color indexed="64"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
@@ -711,1715 +872,1573 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="8"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="8"/>
-[...5 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right/>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="8"/>
-[...20 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...159 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...75 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="3" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="3" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="4" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="19" fillId="4" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="19" fillId="4" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="4" borderId="39" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{963ABCDD-63CA-4EEC-A710-50053F14E244}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...52 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="145F82"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E87331"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="186C24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:H47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7453DDC-B186-4E23-A016-C9E3A38A28E6}">
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L8" sqref="L8"/>
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="42.6640625" customWidth="1"/>
+    <col min="1" max="1" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="4" max="6" width="15.85546875" customWidth="1"/>
+    <col min="7" max="7" width="23.28515625" customWidth="1"/>
+    <col min="8" max="8" width="15.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="22.8" x14ac:dyDescent="0.4">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...8 lines deleted...]
-      <c r="A2" s="42" t="s">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="53"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="43"/>
-[...18 lines deleted...]
-      <c r="A4" s="66" t="s">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="35"/>
+    </row>
+    <row r="3" spans="1:9" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="36"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="38"/>
+    </row>
+    <row r="4" spans="1:9" ht="21" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="56"/>
+    </row>
+    <row r="5" spans="1:9" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="67"/>
-[...67 lines deleted...]
-      <c r="H8" s="51" t="s">
+    </row>
+    <row r="6" spans="1:9" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="39" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="5">
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <f>1+1</f>
         <v>2</v>
       </c>
-      <c r="B9" s="55"/>
-[...9 lines deleted...]
-        <f t="shared" ref="A10:A30" si="0">A9+1</f>
+      <c r="B7" s="40"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="43"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <f t="shared" ref="A8:A28" si="0">A7+1</f>
         <v>3</v>
       </c>
-      <c r="B10" s="55"/>
-[...8 lines deleted...]
-      <c r="A11" s="5">
+      <c r="B8" s="40"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="43"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="B11" s="55"/>
-[...8 lines deleted...]
-      <c r="A12" s="5">
+      <c r="B9" s="40"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="43"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="B12" s="55"/>
-[...8 lines deleted...]
-      <c r="A13" s="5">
+      <c r="B10" s="40"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="43"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="B13" s="55"/>
-[...8 lines deleted...]
-      <c r="A14" s="5">
+      <c r="B11" s="40"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="43"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="B14" s="55"/>
-[...8 lines deleted...]
-      <c r="A15" s="5">
+      <c r="B12" s="40"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="43"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="B15" s="55"/>
-[...8 lines deleted...]
-      <c r="A16" s="5">
+      <c r="B13" s="40"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="43"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
-      <c r="B16" s="55"/>
-[...8 lines deleted...]
-      <c r="A17" s="5">
+      <c r="B14" s="40"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="43"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
-      <c r="B17" s="55"/>
-[...8 lines deleted...]
-      <c r="A18" s="5">
+      <c r="B15" s="40"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="43"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
-      <c r="B18" s="55"/>
-[...8 lines deleted...]
-      <c r="A19" s="5">
+      <c r="B16" s="40"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="43"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="B19" s="55"/>
-[...8 lines deleted...]
-      <c r="A20" s="5">
+      <c r="B17" s="40"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="43"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
-      <c r="B20" s="55"/>
-[...8 lines deleted...]
-      <c r="A21" s="5">
+      <c r="B18" s="40"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="43"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
-      <c r="B21" s="55"/>
-[...8 lines deleted...]
-      <c r="A22" s="5">
+      <c r="B19" s="40"/>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="43"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
-      <c r="B22" s="55"/>
-[...8 lines deleted...]
-      <c r="A23" s="5">
+      <c r="B20" s="40"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="43"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
-      <c r="B23" s="55"/>
-[...8 lines deleted...]
-      <c r="A24" s="5">
+      <c r="B21" s="40"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="43"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
-      <c r="B24" s="55"/>
-[...8 lines deleted...]
-      <c r="A25" s="5">
+      <c r="B22" s="40"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="43"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
-      <c r="B25" s="55"/>
-[...8 lines deleted...]
-      <c r="A26" s="5">
+      <c r="B23" s="40"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="43"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
-      <c r="B26" s="55"/>
-[...8 lines deleted...]
-      <c r="A27" s="5">
+      <c r="B24" s="40"/>
+      <c r="C24" s="24"/>
+      <c r="D24" s="24"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="43"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="B27" s="55"/>
-[...8 lines deleted...]
-      <c r="A28" s="5">
+      <c r="B25" s="40"/>
+      <c r="C25" s="24"/>
+      <c r="D25" s="24"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="43"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
         <f t="shared" si="0"/>
         <v>21</v>
       </c>
-      <c r="B28" s="55"/>
-[...8 lines deleted...]
-      <c r="A29" s="5">
+      <c r="B26" s="40"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="43"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
         <f t="shared" si="0"/>
         <v>22</v>
       </c>
-      <c r="B29" s="55"/>
-[...8 lines deleted...]
-      <c r="A30" s="5">
+      <c r="B27" s="40"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="43"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
-      <c r="B30" s="55"/>
-[...8 lines deleted...]
-      <c r="A31" s="5">
+      <c r="B28" s="40"/>
+      <c r="C28" s="24"/>
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="43"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
         <v>24</v>
       </c>
-      <c r="B31" s="55"/>
-[...8 lines deleted...]
-      <c r="A32" s="5">
+      <c r="B29" s="40"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="43"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
         <v>25</v>
       </c>
-      <c r="B32" s="55"/>
-[...8 lines deleted...]
-      <c r="A33" s="5">
+      <c r="B30" s="40"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="43"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
         <v>26</v>
       </c>
-      <c r="B33" s="55"/>
-[...8 lines deleted...]
-      <c r="A34" s="5">
+      <c r="B31" s="40"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="43"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
         <v>27</v>
       </c>
-      <c r="B34" s="55"/>
-[...8 lines deleted...]
-      <c r="A35" s="5">
+      <c r="B32" s="40"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="43"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
         <v>28</v>
       </c>
-      <c r="B35" s="55"/>
-[...8 lines deleted...]
-      <c r="A36" s="5">
+      <c r="B33" s="40"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="43"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
         <v>29</v>
       </c>
-      <c r="B36" s="55"/>
-[...8 lines deleted...]
-      <c r="A37" s="5">
+      <c r="B34" s="40"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="43"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
         <v>30</v>
       </c>
-      <c r="B37" s="55"/>
-[...8 lines deleted...]
-      <c r="A38" s="5">
+      <c r="B35" s="40"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="43"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
         <v>31</v>
       </c>
-      <c r="B38" s="55"/>
-[...8 lines deleted...]
-      <c r="A39" s="5">
+      <c r="B36" s="40"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="43"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
         <v>32</v>
       </c>
-      <c r="B39" s="55"/>
-[...8 lines deleted...]
-      <c r="A40" s="5">
+      <c r="B37" s="40"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="43"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
         <v>33</v>
       </c>
-      <c r="B40" s="55"/>
-[...8 lines deleted...]
-      <c r="A41" s="5">
+      <c r="B38" s="40"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="43"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
         <v>34</v>
       </c>
-      <c r="B41" s="55"/>
-[...8 lines deleted...]
-      <c r="A42" s="32">
+      <c r="B39" s="40"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="43"/>
+    </row>
+    <row r="40" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="11">
         <v>35</v>
       </c>
-      <c r="B42" s="56"/>
-[...51 lines deleted...]
-      <c r="H47" s="17"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="16"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="44"/>
+    </row>
+    <row r="41" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="46"/>
+      <c r="H42" s="46"/>
+      <c r="I42" s="47"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="7"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I44" s="7"/>
+    </row>
+    <row r="45" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:G1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="A2:I3"/>
+    <mergeCell ref="B6:B40"/>
+    <mergeCell ref="I6:I40"/>
+    <mergeCell ref="A42:I42"/>
+    <mergeCell ref="A4:D4"/>
   </mergeCells>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...13 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d33f5010-e195-4e23-a328-e055ce0fb12a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c85daa0e-b5e3-4bf1-b9c3-be5195db0841">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c85daa0e-b5e3-4bf1-b9c3-be5195db0841" xmlns:ns3="d33f5010-e195-4e23-a328-e055ce0fb12a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="24b7550d2b0a5233a90e2336fab0ed47" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100605ACF52E18FBB4F95D7D1830DE35847" ma:contentTypeVersion="19" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="e89fb5fdcc3e4f0508cdd34073674b7d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c85daa0e-b5e3-4bf1-b9c3-be5195db0841" xmlns:ns3="d33f5010-e195-4e23-a328-e055ce0fb12a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aea7dec3424469ee008779a77dc8b666" ns2:_="" ns3:_="">
     <xsd:import namespace="c85daa0e-b5e3-4bf1-b9c3-be5195db0841"/>
     <xsd:import namespace="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c85daa0e-b5e3-4bf1-b9c3-be5195db0841" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="12" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ef5d5532-a2c5-4a49-98cd-99b554c03885" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ef5d5532-a2c5-4a49-98cd-99b554c03885" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d33f5010-e195-4e23-a328-e055ce0fb12a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{467ca948-8aac-42cb-b2c2-dd6fae7c53c6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d33f5010-e195-4e23-a328-e055ce0fb12a">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7fb8927c-aae9-4f97-8628-6929086b1dcb}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d33f5010-e195-4e23-a328-e055ce0fb12a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2486,124 +2505,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002A2394-D72D-41A0-8642-9CDC7FFE0529}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
+    <ds:schemaRef ds:uri="c85daa0e-b5e3-4bf1-b9c3-be5195db0841"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95576905-E856-4DFA-B3E6-D6CE9D16058E}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15A8A962-AFB1-4C7B-9D57-A6ADB8E5303B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7B3007E-CD90-41A9-931E-76C3DDB1DAB8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82BA2652-9966-410A-870C-CAF9E77B7021}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c85daa0e-b5e3-4bf1-b9c3-be5195db0841"/>
+    <ds:schemaRef ds:uri="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="d33f5010-e195-4e23-a328-e055ce0fb12a"/>
-    <ds:schemaRef ds:uri="c85daa0e-b5e3-4bf1-b9c3-be5195db0841"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Feuil3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Modèle inscription AB</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision/>
+  <dc:creator>Rodolphe Legendre</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100605ACF52E18FBB4F95D7D1830DE35847</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>